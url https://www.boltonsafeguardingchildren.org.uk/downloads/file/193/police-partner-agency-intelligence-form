--- v0 (2025-11-01)
+++ v1 (2026-05-13)
@@ -1,1779 +1,3466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="069826FD" w14:textId="77777777" w:rsidR="001A67A4" w:rsidRDefault="001A67A4" w:rsidP="001B7198">
-      <w:pPr>
+    <w:p w14:paraId="4F19C3CC" w14:textId="70AB3A28" w:rsidR="00BA2C1F" w:rsidRDefault="00670846" w:rsidP="000D04BF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00670846">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34920834" wp14:editId="788A76FC">
+            <wp:extent cx="981075" cy="1136832"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="556078619" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="556078619" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="992856" cy="1150483"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A78BBAA" w14:textId="76D04F66" w:rsidR="00A63B25" w:rsidRPr="00A63B25" w:rsidRDefault="00EB59C1" w:rsidP="00BA2C1F">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...11 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D037EF" w:rsidRPr="00D037EF">
+        </w:rPr>
+        <w:t>GMP Partnership In</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AC0C67">
+        </w:rPr>
+        <w:t>formation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...47 lines deleted...]
-      </w:hyperlink>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submission </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A49A927" w14:textId="682D54C3" w:rsidR="001B7198" w:rsidRDefault="001B7198" w:rsidP="001B7198">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4AD97B1F" w14:textId="77777777" w:rsidR="00A63B25" w:rsidRDefault="00A63B25" w:rsidP="00BA2C1F">
+      <w:pPr>
+        <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02D2A222" w14:textId="7467BFB6" w:rsidR="00D037EF" w:rsidRPr="001B7198" w:rsidRDefault="001B7198" w:rsidP="004E4E15">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="229A0FD6" w14:textId="34D08B18" w:rsidR="00A63B25" w:rsidRDefault="00EB59C1" w:rsidP="00180ECE">
+      <w:r w:rsidRPr="00180ECE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001B7198">
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidR="00007D6F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The following is to be read in conjunction with the </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2E68">
+        <w:t>GMP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Partnership In</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0051">
+        <w:t>formation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Form &amp; is intended to provide a brief overview of the sorts of things that should/shouldn’t be included, what </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2E68">
+        <w:t>GMP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> do with the information, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007D6F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">importance </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of including details of sources of information and how </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2E68">
+        <w:t>GMP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> protect their identity. There is an assumption that the principle of sharing information to try &amp; prevent/detect </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1099">
+        <w:t>––-–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>crime is accepted and doesn’t seek to ‘make a case.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312C3D48" w14:textId="77777777" w:rsidR="002C2E68" w:rsidRDefault="002C2E68" w:rsidP="00180ECE"/>
+    <w:p w14:paraId="7B5D237B" w14:textId="64F62C7B" w:rsidR="0021586C" w:rsidRDefault="00EB59C1" w:rsidP="00180ECE">
+      <w:r w:rsidRPr="00180ECE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>What should/shouldn’t I submit</w:t>
+      </w:r>
+      <w:r w:rsidR="0021586C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77171F1E" w14:textId="77777777" w:rsidR="0021586C" w:rsidRDefault="00EB59C1" w:rsidP="00180ECE">
+      <w:r>
+        <w:t xml:space="preserve">The form </w:t>
+      </w:r>
+      <w:r w:rsidR="00D359DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D359DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>hould be used to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2A3005" w14:textId="78A22580" w:rsidR="00180ECE" w:rsidRPr="0021586C" w:rsidRDefault="00EB59C1" w:rsidP="0021586C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Provide information that might indicate someone’s involvement in committing crime</w:t>
+      </w:r>
+      <w:r w:rsidR="00D359DB" w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, eg drug dealing, gangs etc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021586C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="004E4E15" w:rsidRPr="001B7198">
+        </w:rPr>
+        <w:t>(Not to report a specific crime or crime in progress)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4350D1FA" w14:textId="77777777" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="00EB59C1" w:rsidP="0021586C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Provide information that might indicate they are a potential victim of crime or vulnerable</w:t>
+      </w:r>
+      <w:r w:rsidR="00D359DB" w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D359DB" w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D359DB" w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cuckooing</w:t>
+      </w:r>
+      <w:r w:rsidR="0021586C" w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D359DB" w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021586C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001B7198">
+        </w:rPr>
+        <w:t>(Not where attendance of Police/Social Care/Child Services is required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0021586C" w:rsidRPr="0021586C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744FFB2B" w14:textId="47D4A1D2" w:rsidR="00D359DB" w:rsidRPr="0021586C" w:rsidRDefault="00EB59C1" w:rsidP="0021586C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Details of suspicious vehicles/events </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021586C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(where Police attendance not required) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78798C42" w14:textId="6E4A6F57" w:rsidR="00D359DB" w:rsidRPr="0021586C" w:rsidRDefault="00EB59C1" w:rsidP="0021586C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suspicious property (i.e. address where numerous bikes or new electrical equipment etc) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7DA841" w14:textId="2E21C589" w:rsidR="00D359DB" w:rsidRPr="0021586C" w:rsidRDefault="00EB59C1" w:rsidP="0021586C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Third hand reports that suggest the above (i.e. where someone tells you about anything that might fit the above) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664542A1" w14:textId="77777777" w:rsidR="0021586C" w:rsidRDefault="00EB59C1" w:rsidP="00180ECE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D359DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001B7198">
+        </w:rPr>
+        <w:t xml:space="preserve">Shouldn’t be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021586C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C06031" w14:textId="68A499FA" w:rsidR="00ED3B0B" w:rsidRPr="00ED3B0B" w:rsidRDefault="00EB59C1" w:rsidP="00ED3B0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001B7198">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3B0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001B7198">
+        </w:rPr>
+        <w:t xml:space="preserve">For reporting of a crime by or on behalf of the victim (this should be dialled in) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383BC941" w14:textId="4E0D618F" w:rsidR="00ED3B0B" w:rsidRPr="00ED3B0B" w:rsidRDefault="00EB59C1" w:rsidP="00ED3B0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="004E4E15">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3B0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001B7198">
+        </w:rPr>
+        <w:t xml:space="preserve">To replace existing referral procedures (particularly child &amp; vulnerable person referrals) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A13523" w14:textId="176EF23A" w:rsidR="008643A5" w:rsidRPr="00ED3B0B" w:rsidRDefault="00EB59C1" w:rsidP="00ED3B0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001B7198">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3B0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004E4E15">
+        </w:rPr>
+        <w:t xml:space="preserve">Where a response or attendance is time critical or time specific. </w:t>
+      </w:r>
+      <w:r w:rsidR="00180ECE" w:rsidRPr="00ED3B0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Ring 999 or 101.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D11F613" w14:textId="77777777" w:rsidR="008643A5" w:rsidRPr="0021586C" w:rsidRDefault="008643A5" w:rsidP="00180ECE"/>
+    <w:p w14:paraId="2D04F1A5" w14:textId="7FD6D1F0" w:rsidR="00350ECD" w:rsidRDefault="00EB59C1" w:rsidP="00180ECE">
+      <w:r w:rsidRPr="00180ECE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>What happens to the report once I submit it</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> You should e-mail your report to the address shown on the form. This is a secure e-mail which is managed by the</w:t>
+      </w:r>
+      <w:r w:rsidR="006010D0">
+        <w:t xml:space="preserve"> District</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Intelligence </w:t>
+      </w:r>
+      <w:r w:rsidR="008643A5">
+        <w:t>Support Officers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00350ECD">
+        <w:t>Officers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will assess the information for obvious immediate risk and (assuming no instant action required) undertake initial research to try and establish whether links to known addresses/subjects. They will input the report onto the intelligence system – they will precis or ‘sanitise’ the information where necessary to ensure the identity of the source is not obvious from reading the report. (The content of the full report is still accessible but only to those with a high enough access level – i.e. the intelligence team) The </w:t>
+      </w:r>
+      <w:r w:rsidR="00350ECD">
+        <w:t>Offic</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ers will then determine where the information should be passed. (Investigation Team, </w:t>
+      </w:r>
+      <w:r w:rsidR="00180ECE">
+        <w:t>Complex Safeguarding</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Partner Agencies, Intelligence dept., other </w:t>
+      </w:r>
+      <w:r w:rsidR="00180ECE">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">orces, </w:t>
+      </w:r>
+      <w:r w:rsidR="00350ECD">
+        <w:t>Neighborhood</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> policing teams) This information might be actionable immediately, used to initiate an intelligence development plan, deemed not developable or not a priority but it will remain researchable </w:t>
+      </w:r>
+      <w:r w:rsidR="00350ECD">
+        <w:t>considering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> new information so potentially of value later if not immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252C1EC9" w14:textId="77777777" w:rsidR="00180ECE" w:rsidRDefault="00180ECE" w:rsidP="00180ECE"/>
+    <w:p w14:paraId="0428EB2C" w14:textId="6AF4A83C" w:rsidR="008012AD" w:rsidRDefault="00EB59C1" w:rsidP="00ED3B0B">
+      <w:r w:rsidRPr="00180ECE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Disclosure of Intelligence for court</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Without getting too technical intelligence is not evidence so the prosecution cannot introduce it into proceedings. We do however have a duty to ensure a fair trial so if we hold information on the intelligence system that either assists the </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7E23">
+        <w:t>defen</w:t>
+      </w:r>
+      <w:r w:rsidR="00610F3F">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7E23">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or adversely effects the prosecution case we need to disclose it. This will usually be achieved by agreeing a ‘form of words’ with CPS to give to the </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7E23">
+        <w:t>defen</w:t>
+      </w:r>
+      <w:r w:rsidR="00610F3F">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7E23">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/court that conveys the part of the information that is relevant in such a way the source identification cannot be deduced from the form of words given. (There is then a procedure which very rarely has to be used if this is challenged by the </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7E23">
+        <w:t>defen</w:t>
+      </w:r>
+      <w:r w:rsidR="00610F3F">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7E23">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – in short intelligence sources will not be </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">disclosed) If there is information that is held on the intelligence system that later might be deemed as having potential evidential relevance then if it has come from a </w:t>
+      </w:r>
+      <w:r w:rsidR="008012AD">
+        <w:t>Police Officer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/PCSO there would be an expectation they convert this to evidence by completing a statement. It could be that if the record made from something seen/heard </w:t>
+      </w:r>
+      <w:r w:rsidR="00610F3F">
+        <w:t>firsthand</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> by a professional from a partner organisation</w:t>
+      </w:r>
+      <w:r w:rsidR="008012AD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Intelligence Manager might authorise for you to be approached to see if you consent to providing a statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0A80BB" w14:textId="77777777" w:rsidR="008012AD" w:rsidRDefault="008012AD" w:rsidP="00180ECE"/>
+    <w:p w14:paraId="08D39869" w14:textId="671C5F43" w:rsidR="00BA2C1F" w:rsidRDefault="00007D6F" w:rsidP="00180ECE">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB59C1" w:rsidRPr="00180ECE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is NOT </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB59C1" w:rsidRPr="00180ECE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>intended to duplicate information that has already been reported through other legitimate means</w:t>
+      </w:r>
+      <w:r w:rsidR="00D359DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [recorded on police systems]</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB59C1">
+        <w:t xml:space="preserve"> – (E.g. Child or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D359DB">
+        <w:t>Complex Safeguarding</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB59C1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00180ECE">
+        <w:t xml:space="preserve">Strat meetings, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB59C1">
+        <w:t>Reporting of a crime &amp; calls for service) It is therefore for the Police to assess the information/intelligence received and their responsibility to ensure it meets a Policing purpose and is recorded/’reviewed in line with MOPI (Management of Police Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00D359DB">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB59C1">
+        <w:t xml:space="preserve"> &amp; therefore compliant with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D359DB">
+        <w:t xml:space="preserve">GDPR, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB59C1">
+        <w:t>Data Protection Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00D359DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5777A3B1" w14:textId="77777777" w:rsidR="00E65CA6" w:rsidRDefault="00E65CA6" w:rsidP="00180ECE"/>
+    <w:p w14:paraId="6D5C17F5" w14:textId="77777777" w:rsidR="00E65CA6" w:rsidRDefault="00E65CA6" w:rsidP="00180ECE">
+      <w:r w:rsidRPr="00E65CA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Will I get notified of the outcome of my information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The Intelligence team are used to dealing with information whereby the providers, by their very nature, don’t want updating or acknowledging directly and protection of source details is paramount. This does often mean that the providers of information might be left wondering what the results were - please do not take a lack of acknowledgement as a lack of interest. It may well be some time down the line that information gets turned into results. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAC45A5" w14:textId="77777777" w:rsidR="00E65CA6" w:rsidRDefault="00E65CA6" w:rsidP="00180ECE"/>
+    <w:p w14:paraId="3D5ED515" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00E65CA6" w:rsidP="00180ECE">
+      <w:r w:rsidRPr="00E65CA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The above can be summarised as acknowledging that staff from our partner agencies work within our communities on a daily basis and will see, hear and be told things that will contribute to putting the jigsaw together that is the crime intelligence picture. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7B765F" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="00180ECE"/>
+    <w:p w14:paraId="1578AF9B" w14:textId="7A216DBA" w:rsidR="00E65CA6" w:rsidRPr="00014665" w:rsidRDefault="00E65CA6" w:rsidP="00180ECE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00014665">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>The partnership form is intended to be a simple way of passing that information to the local Police Intelligence Team. To re-iterate it is not intended to replace other reporting mechanisms &amp; where information reported through existing channels it shouldn’t be repeated on this form. It will be for the things you think might be of interest or potentially suspicious but doesn’t require a call for service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FFEEB9" w14:textId="77777777" w:rsidR="001F61D8" w:rsidRDefault="001F61D8" w:rsidP="007336E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D95666B" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="007336E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59864492" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="007336E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78713936" w14:textId="4C9A5CAE" w:rsidR="00066D02" w:rsidRDefault="007336E3" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>email.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E215861" wp14:editId="442BAA4C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>311150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>177800</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5854700" cy="1441450"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5854700" cy="1441450"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="00B050"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="47C4DFDB" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="007336E3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="54039F78" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="007336E3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="383B0505" w14:textId="1BBF48E0" w:rsidR="00A23E0F" w:rsidRPr="0021586C" w:rsidRDefault="00D5391E" w:rsidP="007336E3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t>NOTE</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0021586C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00284589" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t>IF THIS INFORMATION RELATES TO A</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t>N ADULT/CHILD</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00284589" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> REFERAL</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t>, LEADING TO A STRAT</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0021586C" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t>EGY</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> MEETING, THIS FORM IS</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>NOT</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> TO BE USED</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D0771D" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. SIMILARLY, IF YOU WORK ALONGSIDE A POLICE OFFICER/DEPARTMENT, IT IS THEIR </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DD4BEA" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t>OBLIGATION TO RECORD AS INTELLIGENCE</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00284589" w:rsidRPr="0021586C">
+                              <w:rPr>
+                                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6E215861" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:24.5pt;margin-top:14pt;width:461pt;height:113.5pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUI2TUFAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkjU14hRtugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nWYS/D9CCQInVEHh6tbobOsINCr8GWfDrJOVNWQq3truTfvm7f&#10;LDnzQdhaGLCq5Efl+c369atV7wo1gxZMrZARiPVF70rehuCKLPOyVZ3wE3DKUrAB7EQgF3dZjaIn&#10;9M5kszx/m/WAtUOQyns6vR+DfJ3wm0bJ8LlpvArMlJxqC2nHtFdxz9YrUexQuFbLUxniH6rohLb0&#10;6BnqXgTB9qj/gOq0RPDQhImELoOm0VKlHqibaf6im8dWOJV6IXK8O9Pk/x+s/HR4dF+QheEOBhpg&#10;asK7B5DfPbOwaYXdqVtE6Fslanp4GinLeueL09VItS98BKn6j1DTkMU+QAIaGuwiK9QnI3QawPFM&#10;uhoCk3S4WC7mVzmFJMWm8/l0vkhjyUTxdN2hD+8VdCwaJUeaaoIXhwcfYjmieEqJr3kwut5qY5KD&#10;u2pjkB0EKWCbVurgRZqxrC/59WK2GBn4K0Se3+XnAn97qdOBpGx0V/JlHtcorsjbO1snoQWhzWhT&#10;ycaeiIzcjSyGoRooMRJaQX0kShFGydIXI6MF/MlZT3Ituf+xF6g4Mx8sjeWamIv6Ts58cTUjBy8j&#10;1WVEWElQJQ+cjeYmpD8RCbNwS+NrdCL2uZJTrSTDxPfpy0SdX/op6/ljr38BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBTQl194AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGL2E1T&#10;Y9uYTQmKngrSKoK3aTImodnZkN028ds7nvQ0f97wm/eyzWQ7dabBt44NzGcRKOLSVS3XBt7fnm9X&#10;oHxArrBzTAa+ycMmv7zIMK3cyDs670OtBMI+RQNNCH2qtS8bsuhnricW7csNFoOMQ62rAUeB207H&#10;UXSvLbYsHxrs6bGh8rg/WQPxoow/l8ebYsTXp2Kx234kLxQbc301FQ+gAk3h7xh+7Yt1yMXTwZ24&#10;8qozcLeWKEFYK6mir5dzaQ6ySJIIdJ7p/wnyHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBUI2TUFAIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBTQl194AAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" strokecolor="#00b050">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="47C4DFDB" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="007336E3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="54039F78" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="007336E3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="383B0505" w14:textId="1BBF48E0" w:rsidR="00A23E0F" w:rsidRPr="0021586C" w:rsidRDefault="00D5391E" w:rsidP="007336E3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t>NOTE</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0021586C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00284589" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t>IF THIS INFORMATION RELATES TO A</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t>N ADULT/CHILD</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00284589" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> REFERAL</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t>, LEADING TO A STRAT</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0021586C" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t>EGY</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> MEETING, THIS FORM IS</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>NOT</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00675271" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> TO BE USED</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D0771D" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. SIMILARLY, IF YOU WORK ALONGSIDE A POLICE OFFICER/DEPARTMENT, IT IS THEIR </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DD4BEA" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t>OBLIGATION TO RECORD AS INTELLIGENCE</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00284589" w:rsidRPr="0021586C">
+                        <w:rPr>
+                          <w:color w:val="70AD47" w:themeColor="accent6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128651BC" w14:textId="77777777" w:rsidR="001B7198" w:rsidRDefault="001B7198" w:rsidP="00D037EF">
-[...2 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="43039CFC" w14:textId="39826483" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D8949CC" w14:textId="6ACEC5ED" w:rsidR="00D037EF" w:rsidRPr="00D037EF" w:rsidRDefault="00D037EF" w:rsidP="001A67A4">
-[...35 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="29CBA3CA" w14:textId="446DD877" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="106D91C3" w14:textId="567D99D7" w:rsidR="00D037EF" w:rsidRDefault="00D037EF" w:rsidP="00140229">
+    <w:p w14:paraId="2115CE1D" w14:textId="5C90E05C" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B83A932" w14:textId="77777777" w:rsidR="00D037EF" w:rsidRDefault="00D037EF" w:rsidP="00140229">
+    <w:p w14:paraId="3CFC219B" w14:textId="6CD5A464" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797E1932" w14:textId="75998607" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB7A5EB" w14:textId="2964E716" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F02121B" w14:textId="2D7D6ADB" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F790D41" w14:textId="21FE4B36" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33980CDE" w14:textId="6B32679A" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07BD7FAD" w14:textId="0BD7C5BA" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC914AF" w14:textId="102B6C8C" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED79A4D" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E9A24D" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A430A3" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C54286" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C393F2" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E963DA1" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53394680" w14:textId="77777777" w:rsidR="00014665" w:rsidRDefault="00014665" w:rsidP="00140229">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4500451F" w14:textId="3668A010" w:rsidR="00066D02" w:rsidRDefault="00066D02" w:rsidP="00140229">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="625" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1728"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2296"/>
+        <w:gridCol w:w="9234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00223EB6" w:rsidRPr="00825455" w14:paraId="3EE6F3B6" w14:textId="77777777" w:rsidTr="001A67A4">
+      <w:tr w:rsidR="002A5181" w:rsidRPr="00825455" w14:paraId="67FDFC22" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="386"/>
+          <w:trHeight w:val="832"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9576" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36D906CF" w14:textId="77777777" w:rsidR="00223EB6" w:rsidRPr="00610F93" w:rsidRDefault="00455D69" w:rsidP="003E07F1">
+          <w:p w14:paraId="399D70D2" w14:textId="02B7CBC9" w:rsidR="002A5181" w:rsidRPr="00DA3D1D" w:rsidRDefault="002A5181" w:rsidP="003D5EBF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008F1333">
+            <w:r w:rsidRPr="00DA3D1D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...60 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Partner Information Form</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16CBE" w:rsidRPr="00825455" w14:paraId="215C5CAF" w14:textId="77777777" w:rsidTr="001A67A4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008C1FBA" w:rsidRPr="00825455" w14:paraId="29087F44" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9576" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D207604" w14:textId="4AC5682E" w:rsidR="00B16CBE" w:rsidRDefault="000277F0" w:rsidP="000277F0">
+          <w:p w14:paraId="38C21D5A" w14:textId="77777777" w:rsidR="008C1FBA" w:rsidRPr="0021586C" w:rsidRDefault="008C1FBA" w:rsidP="008E10CD">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...49 lines deleted...]
-            <w:r w:rsidRPr="001A67A4">
+            <w:r w:rsidRPr="0021586C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidR="00FD6714">
+              <w:t>Name &amp; contact details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of person completing this form and the organisation that you work for.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...115 lines deleted...]
-          <w:p w14:paraId="47CA99E3" w14:textId="550BC452" w:rsidR="00D8406E" w:rsidRPr="00825455" w:rsidRDefault="00D8406E" w:rsidP="008C122B">
+          <w:p w14:paraId="2605011D" w14:textId="3F0C5642" w:rsidR="00000CB4" w:rsidRPr="0021586C" w:rsidRDefault="00000CB4" w:rsidP="000C38D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002640C" w:rsidRPr="00825455" w14:paraId="0D76E11D" w14:textId="77777777" w:rsidTr="001A67A4">
+      <w:tr w:rsidR="00000CB4" w:rsidRPr="00825455" w14:paraId="61B855D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcW w:w="9234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07795041" w14:textId="09D24452" w:rsidR="008E10CD" w:rsidRDefault="008E10CD" w:rsidP="00140229">
+          <w:p w14:paraId="351D54D8" w14:textId="0AC732EE" w:rsidR="00000CB4" w:rsidRPr="0021586C" w:rsidRDefault="00000CB4" w:rsidP="00140229">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A67A4">
+            <w:r w:rsidRPr="0021586C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Person who has provided the</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0002640C" w:rsidRPr="001A67A4">
+              <w:t>Person</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who has provided the information. name, DOB, address &amp; telephone number</w:t>
+            </w:r>
+            <w:r w:rsidR="00962585" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:id="0" w:name="Text5"/>
+          <w:p w14:paraId="2EDF1F2C" w14:textId="66ADD04F" w:rsidR="00000CB4" w:rsidRPr="0021586C" w:rsidRDefault="00000CB4" w:rsidP="008C122B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="447F57A8" w14:textId="36A68F95" w:rsidR="00000CB4" w:rsidRPr="0021586C" w:rsidRDefault="00000CB4" w:rsidP="008E10CD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="Text6"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="0021586C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Date/Time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the information was shared with you.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5408813D" w14:textId="77777777" w:rsidR="0002640C" w:rsidRPr="00825455" w:rsidRDefault="0002640C" w:rsidP="00140229">
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="30C77150" w14:textId="77777777" w:rsidR="00000CB4" w:rsidRPr="0021586C" w:rsidRDefault="00000CB4" w:rsidP="008C122B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>address &amp; telephone number</w:t>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-        </w:tc>
-[...126 lines deleted...]
-          <w:p w14:paraId="0AD7A237" w14:textId="78C2678F" w:rsidR="00D8406E" w:rsidRPr="00825455" w:rsidRDefault="00D8406E" w:rsidP="008C122B">
+          <w:p w14:paraId="4099A76A" w14:textId="3EBD663E" w:rsidR="00000CB4" w:rsidRPr="0021586C" w:rsidRDefault="00000CB4" w:rsidP="008C122B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD6714" w:rsidRPr="00825455" w14:paraId="4183A6F4" w14:textId="77777777" w:rsidTr="001A67A4">
+      <w:tr w:rsidR="00FD6714" w:rsidRPr="00825455" w14:paraId="187622AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9576" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F310C7" w14:textId="77777777" w:rsidR="001A67A4" w:rsidRDefault="001A67A4" w:rsidP="001A67A4">
+          <w:p w14:paraId="77C0F143" w14:textId="2CFA1415" w:rsidR="00FD6714" w:rsidRPr="0021586C" w:rsidRDefault="00FD6714" w:rsidP="00DB51D4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Information provided</w:t>
+            </w:r>
+            <w:r w:rsidR="00461011" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="006A2D69" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="441C70DF" w14:textId="77777777" w:rsidR="00B100D5" w:rsidRPr="0021586C" w:rsidRDefault="00B100D5" w:rsidP="00B100D5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EB38EB" w14:textId="77777777" w:rsidR="00AB0732" w:rsidRPr="0021586C" w:rsidRDefault="00AB0732" w:rsidP="00DB51D4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72CBECCC" w14:textId="14484E2A" w:rsidR="001A67A4" w:rsidRPr="001A67A4" w:rsidRDefault="001A67A4" w:rsidP="001A67A4">
-[...171 lines deleted...]
-          <w:p w14:paraId="56EC4799" w14:textId="3223E9A5" w:rsidR="0013024C" w:rsidRPr="00825455" w:rsidRDefault="0013024C" w:rsidP="00DB51D4">
+          <w:p w14:paraId="73F85231" w14:textId="42EC4091" w:rsidR="00FD6714" w:rsidRPr="0021586C" w:rsidRDefault="00FD6714" w:rsidP="003D5EBF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B71C0" w:rsidRPr="00825455" w14:paraId="00D3D940" w14:textId="77777777" w:rsidTr="001A67A4">
+      <w:tr w:rsidR="000B71C0" w:rsidRPr="00825455" w14:paraId="2CF88617" w14:textId="77777777" w:rsidTr="000B71C0">
         <w:trPr>
           <w:trHeight w:val="2149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9576" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72A8A778" w14:textId="77777777" w:rsidR="008E10CD" w:rsidRPr="001A67A4" w:rsidRDefault="00461011" w:rsidP="008C122B">
+          <w:p w14:paraId="071D30E0" w14:textId="3AD933AF" w:rsidR="008E10CD" w:rsidRPr="0021586C" w:rsidRDefault="00461011" w:rsidP="008C122B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Your Research:</w:t>
+            </w:r>
+            <w:r w:rsidR="00171003" w:rsidRPr="0021586C">
+              <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:t>Your Research:</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00171003" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>In this section, you may add any research such as information you hold relating to the named individuals / addresses.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4851AFD8" w14:textId="459125C7" w:rsidR="000277F0" w:rsidRPr="00461011" w:rsidRDefault="001A67A4" w:rsidP="006637E1">
+          <w:p w14:paraId="4B8E7F72" w14:textId="265AA856" w:rsidR="00FD6714" w:rsidRPr="0021586C" w:rsidRDefault="00AD2CE6" w:rsidP="008C122B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B62CBCA" w14:textId="77777777" w:rsidR="000277F0" w:rsidRPr="0021586C" w:rsidRDefault="000277F0" w:rsidP="006637E1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4507"/>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...52 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BC0AD6" w14:textId="1CF0FB1F" w:rsidR="003D5EBF" w:rsidRPr="0021586C" w:rsidRDefault="003D5EBF" w:rsidP="003D5EBF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000277F0" w:rsidRPr="00825455" w14:paraId="4E697ED3" w14:textId="77777777" w:rsidTr="001A67A4">
+      <w:tr w:rsidR="000277F0" w:rsidRPr="00825455" w14:paraId="680F8ABE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9576" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A420F51" w14:textId="2B077C3D" w:rsidR="00461011" w:rsidRDefault="000277F0" w:rsidP="000B71C0">
+          <w:p w14:paraId="3682B772" w14:textId="13D7ACE8" w:rsidR="000277F0" w:rsidRPr="0021586C" w:rsidRDefault="00957518" w:rsidP="000B71C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
+                <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013024C">
+            <w:r w:rsidRPr="0021586C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Provenance:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F35117" w:rsidRPr="0021586C">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="000277F0" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>This is extremely important as it allows the police to assess the risks to the person providing the information.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7CB53D51" w14:textId="77777777" w:rsidR="000277F0" w:rsidRPr="0013024C" w:rsidRDefault="000277F0" w:rsidP="000B71C0">
+          <w:p w14:paraId="7AD2146C" w14:textId="77777777" w:rsidR="00D064E0" w:rsidRPr="0021586C" w:rsidRDefault="00D064E0" w:rsidP="000B71C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013024C">
-[...20 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="1EC831E5" w14:textId="5935FC5C" w:rsidR="006637E1" w:rsidRDefault="000277F0" w:rsidP="0046336F">
+          <w:p w14:paraId="4FC4514D" w14:textId="47D4B2FC" w:rsidR="000277F0" w:rsidRPr="0021586C" w:rsidRDefault="000277F0" w:rsidP="00AD2CE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2CE6">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">What are the circumstances of how this information came to your attention?  </w:t>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>What are the circumstances of how this information came to your attention? (</w:t>
+            </w:r>
+            <w:r w:rsidR="00617850" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>During</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a home visit </w:t>
+            </w:r>
+            <w:r w:rsidR="00617850" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>etc)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="071F4B37" w14:textId="56951EC6" w:rsidR="0013024C" w:rsidRDefault="0013024C" w:rsidP="0046336F">
+          <w:p w14:paraId="396FDC5A" w14:textId="77777777" w:rsidR="000277F0" w:rsidRPr="0021586C" w:rsidRDefault="000277F0" w:rsidP="000B71C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="31CA68B3" w14:textId="3D1F5B8B" w:rsidR="0013024C" w:rsidRDefault="0013024C" w:rsidP="0046336F">
+          <w:p w14:paraId="27D70EE4" w14:textId="3F98D842" w:rsidR="000277F0" w:rsidRPr="0021586C" w:rsidRDefault="000277F0" w:rsidP="000B71C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7707A608" w14:textId="77777777" w:rsidR="0013024C" w:rsidRDefault="0013024C" w:rsidP="0046336F">
+          <w:p w14:paraId="00630757" w14:textId="77777777" w:rsidR="00E86580" w:rsidRPr="0021586C" w:rsidRDefault="00E86580" w:rsidP="000B71C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>How did the informant find out about this information? (observed, told by another or overheard)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="012EEEAB" w14:textId="77777777" w:rsidR="00DC142E" w:rsidRDefault="00DC142E" w:rsidP="000B71C0">
+          <w:p w14:paraId="721D4528" w14:textId="77777777" w:rsidR="000277F0" w:rsidRPr="0021586C" w:rsidRDefault="000277F0" w:rsidP="000B71C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0086CCBF" w14:textId="77777777" w:rsidR="00E86580" w:rsidRDefault="00E86580" w:rsidP="000B71C0">
+          <w:p w14:paraId="37F1A080" w14:textId="77777777" w:rsidR="000277F0" w:rsidRPr="0021586C" w:rsidRDefault="000277F0" w:rsidP="000B71C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="4BA721F8" w14:textId="77777777" w:rsidR="00AD2CE6" w:rsidRPr="0021586C" w:rsidRDefault="00E86580" w:rsidP="000B71C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4507"/>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Is this information only known to the informant?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65CF0E45" w14:textId="77777777" w:rsidR="000277F0" w:rsidRPr="0021586C" w:rsidRDefault="000277F0" w:rsidP="000B71C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4507"/>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53634B7A" w14:textId="77777777" w:rsidR="006637E1" w:rsidRPr="0021586C" w:rsidRDefault="006637E1" w:rsidP="000B71C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4507"/>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23535C11" w14:textId="77777777" w:rsidR="00E86580" w:rsidRPr="0021586C" w:rsidRDefault="00E86580" w:rsidP="000B71C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4507"/>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>What is the risk to the informant should someone find out they have spoken to you about it?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FFFBC5C" w14:textId="77777777" w:rsidR="00E86580" w:rsidRPr="0021586C" w:rsidRDefault="00E86580" w:rsidP="00E86580">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4507"/>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C3E5C91" w14:textId="77777777" w:rsidR="00D064E0" w:rsidRPr="0021586C" w:rsidRDefault="00D064E0" w:rsidP="000B71C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4507"/>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00AAF122" w14:textId="0B382E57" w:rsidR="003D5EBF" w:rsidRPr="0021586C" w:rsidRDefault="0041322D" w:rsidP="00100FC0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4507"/>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Would</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4792A" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F281D" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>person providing the information</w:t>
+            </w:r>
+            <w:r w:rsidR="007179F4" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be willing to speak to Police further</w:t>
+            </w:r>
+            <w:r w:rsidR="00100FC0" w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C313D75" w14:textId="6E22A064" w:rsidR="00E86580" w:rsidRPr="0021586C" w:rsidRDefault="00100FC0" w:rsidP="003D5EBF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4507"/>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B71C0" w:rsidRPr="00825455" w14:paraId="37D9760B" w14:textId="77777777" w:rsidTr="001A67A4">
+      <w:tr w:rsidR="00B100D5" w:rsidRPr="00825455" w14:paraId="20EB9EE4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5862" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="403335E9" w14:textId="77777777" w:rsidR="00AD2CE6" w:rsidRDefault="00DC142E" w:rsidP="00DC142E">
+          <w:p w14:paraId="1B6FBEF5" w14:textId="77777777" w:rsidR="00B100D5" w:rsidRPr="0021586C" w:rsidRDefault="00B100D5" w:rsidP="00DC142E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2CE6">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recipient:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07A8014B" w14:textId="77777777" w:rsidR="00D73D8E" w:rsidRDefault="00DC142E" w:rsidP="00AD2CE6">
+          <w:p w14:paraId="28FD8B61" w14:textId="77777777" w:rsidR="00B100D5" w:rsidRPr="0021586C" w:rsidRDefault="00B100D5" w:rsidP="00AD2CE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>? (Op Phoenix, Op Trapped)</w:t>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Who, within the police, needs to know this information? (Safeguarding unit, Challenger, individual officer)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53463EF6" w14:textId="77777777" w:rsidR="00F37557" w:rsidRPr="00DC142E" w:rsidRDefault="00F37557" w:rsidP="00AD2CE6">
+          <w:p w14:paraId="556BFA58" w14:textId="77777777" w:rsidR="00B100D5" w:rsidRPr="0021586C" w:rsidRDefault="00B100D5" w:rsidP="00550D43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4507"/>
                 <w:tab w:val="left" w:pos="5292"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="15069045" w14:textId="77777777" w:rsidR="00D73D8E" w:rsidRDefault="00D73D8E" w:rsidP="00D73D8E">
+          <w:p w14:paraId="13A0A917" w14:textId="77777777" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Email the completed form to the relevant ‘District Intelligence Unit’ for the area the information relates to.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15839972" w14:textId="77777777" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="2C9248B5" w14:textId="77777777" w:rsidR="00AD2CE6" w:rsidRDefault="00DC142E" w:rsidP="00DC142E">
+          <w:p w14:paraId="74A265D4" w14:textId="54BB512E" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2CE6">
-[...11 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CoM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Central District Intelligence Unit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>CoMCentralDIU@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>; Central Manchester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="152977CB" w14:textId="0E85E6F2" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CoM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> North District Intelligence Unit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>CoMNorthDIU@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>North Manchester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E5714C" w14:textId="34B703D9" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CoM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> South District Intelligence Unit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>comsouthdiu@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>South Manchester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C2DF19" w14:textId="2D7749FA" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolton District Intelligence Unit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>BoltonDIU@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bolton</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F5C4E8" w14:textId="33B469AD" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bury District Intelligence Unit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>BuryDIU@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bury</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A73CD3" w14:textId="77777777" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rochdale DIU </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>rochdalediu@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">         Rochdale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1757371C" w14:textId="537A5749" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oldham DIU </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>oldhamdiu@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Oldham</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B89A2C" w14:textId="0E07505D" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Salford</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> District DIU </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>fdiu@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Salford</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="02FC10E3" w14:textId="77777777" w:rsidR="00DC142E" w:rsidRDefault="00DC142E" w:rsidP="00AD2CE6">
+          <w:p w14:paraId="31595D9E" w14:textId="08EC855A" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC142E">
-[...57 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stockport District Intelligence Unit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>StockportDIU@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Stockport</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B2092BC" w14:textId="77777777" w:rsidR="00F37557" w:rsidRPr="00DC142E" w:rsidRDefault="00F37557" w:rsidP="00AD2CE6">
+          <w:p w14:paraId="411CAAA8" w14:textId="77777777" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tameside District Intelligence Unit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>TamesideDIU@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">         Tameside</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C69430D" w14:textId="285F4204" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trafford District Intelligence Unit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>TraffordDIU@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Trafford</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A2F024" w14:textId="1FF24CC1" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wigan District Intelligence Unit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="0021586C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>WiganDIU@gmp.police.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021586C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wigan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640EA37D" w14:textId="77777777" w:rsidR="0021586C" w:rsidRPr="0021586C" w:rsidRDefault="0021586C" w:rsidP="0021586C">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="4BA9E79A" w14:textId="0461B82A" w:rsidR="00550D43" w:rsidRDefault="00550D43" w:rsidP="00550D43">
+          <w:p w14:paraId="2A6FDFDB" w14:textId="77777777" w:rsidR="00B100D5" w:rsidRPr="0021586C" w:rsidRDefault="00B100D5" w:rsidP="0021586C">
             <w:pPr>
-              <w:tabs>
-[...14 lines deleted...]
-              </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="641F6305" w14:textId="77777777" w:rsidR="00841D16" w:rsidRDefault="00841D16" w:rsidP="00CB356C">
+    <w:p w14:paraId="0A3B4B80" w14:textId="77777777" w:rsidR="00841D16" w:rsidRDefault="00841D16" w:rsidP="00CB356C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00841D16" w:rsidSect="00455D69">
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="171B8DF5" w14:textId="1272327F" w:rsidR="00151849" w:rsidRPr="00151849" w:rsidRDefault="00151849" w:rsidP="00151849">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39784CE6" w14:textId="3A9F5DBA" w:rsidR="00151849" w:rsidRPr="00151849" w:rsidRDefault="00151849" w:rsidP="00151849">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0593B5" w14:textId="44153113" w:rsidR="00511BBB" w:rsidRPr="00361012" w:rsidRDefault="00511BBB" w:rsidP="00151849">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1"/>
+    </w:p>
+    <w:sectPr w:rsidR="00511BBB" w:rsidRPr="00361012" w:rsidSect="00455D69">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74E0354F" w14:textId="77777777" w:rsidR="00E641EA" w:rsidRDefault="00E641EA" w:rsidP="00FC6991">
+    <w:p w14:paraId="28490778" w14:textId="77777777" w:rsidR="004D3056" w:rsidRDefault="004D3056" w:rsidP="00FC6991">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78DECDC4" w14:textId="77777777" w:rsidR="00E641EA" w:rsidRDefault="00E641EA" w:rsidP="00FC6991">
+    <w:p w14:paraId="4903C6F3" w14:textId="77777777" w:rsidR="004D3056" w:rsidRDefault="004D3056" w:rsidP="00FC6991">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F30EB90" w14:textId="77777777" w:rsidR="0077241A" w:rsidRDefault="0077241A" w:rsidP="00B010A7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DBACCF8" w14:textId="77777777" w:rsidR="0077241A" w:rsidRDefault="0077241A" w:rsidP="00B010A7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="02C9B734" w14:textId="77777777" w:rsidR="0077241A" w:rsidRDefault="0077241A" w:rsidP="0044598B">
+  <w:p w14:paraId="425625DA" w14:textId="77777777" w:rsidR="0077241A" w:rsidRDefault="0077241A" w:rsidP="0044598B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1F3E3989" w14:textId="77777777" w:rsidR="0077241A" w:rsidRDefault="0077241A" w:rsidP="0044598B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0712BFE4" w14:textId="77777777" w:rsidR="0077241A" w:rsidRDefault="0077241A" w:rsidP="0044598B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6803CE9E" w14:textId="77777777" w:rsidR="00E641EA" w:rsidRDefault="00E641EA" w:rsidP="00FC6991">
+    <w:p w14:paraId="1DEBBD24" w14:textId="77777777" w:rsidR="004D3056" w:rsidRDefault="004D3056" w:rsidP="00FC6991">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="121B4072" w14:textId="77777777" w:rsidR="00E641EA" w:rsidRDefault="00E641EA" w:rsidP="00FC6991">
+    <w:p w14:paraId="30910076" w14:textId="77777777" w:rsidR="004D3056" w:rsidRDefault="004D3056" w:rsidP="00FC6991">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F414939" w14:textId="77777777" w:rsidR="001A67A4" w:rsidRPr="001A67A4" w:rsidRDefault="001A67A4" w:rsidP="00BA13B5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09BBBE54" w14:textId="37ECD26E" w:rsidR="00C158B2" w:rsidRDefault="00670846">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Government Security Classification </w:t>
+    </w:r>
+    <w:r w:rsidR="005B7C64">
+      <w:t>[GSC] : Official Sensitive</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5459B96B" w14:textId="77777777" w:rsidR="0077241A" w:rsidRDefault="0077241A" w:rsidP="00BA13B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001A67A4">
-[...31 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11395B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F3E131A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1909,50 +3596,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25F6751A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="653074BC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29BA728A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F05450E8"/>
     <w:lvl w:ilvl="0" w:tplc="1FFC5658">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2020,51 +3820,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D743F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEBE065E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="774" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2133,51 +3933,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40530120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5729662"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2246,51 +4046,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41A34A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86DC4EBC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2359,51 +4159,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B256B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9AAC270"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2472,51 +4272,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59C06479"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="941097EE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E492302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64BABD08"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2585,422 +4498,560 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1452625151">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1439452519">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1100222799">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1309826885">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="612324288">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="911818616">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1456371480">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1069497312">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="187565233">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="10" w16cid:durableId="488059168">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0077241A"/>
+    <w:rsid w:val="00000CB4"/>
+    <w:rsid w:val="00006306"/>
+    <w:rsid w:val="000069C1"/>
+    <w:rsid w:val="00007D6F"/>
+    <w:rsid w:val="000131AD"/>
+    <w:rsid w:val="00014665"/>
+    <w:rsid w:val="00022D63"/>
     <w:rsid w:val="0002640C"/>
     <w:rsid w:val="000277F0"/>
     <w:rsid w:val="00027B13"/>
     <w:rsid w:val="0003583E"/>
-    <w:rsid w:val="00060772"/>
+    <w:rsid w:val="00042C15"/>
+    <w:rsid w:val="00051E26"/>
     <w:rsid w:val="00066C03"/>
+    <w:rsid w:val="00066D02"/>
+    <w:rsid w:val="00072637"/>
     <w:rsid w:val="0007752A"/>
+    <w:rsid w:val="000A1A42"/>
     <w:rsid w:val="000A6ED1"/>
     <w:rsid w:val="000A798F"/>
     <w:rsid w:val="000B71C0"/>
     <w:rsid w:val="000C0A37"/>
     <w:rsid w:val="000C1D12"/>
+    <w:rsid w:val="000C38D9"/>
+    <w:rsid w:val="000C72D8"/>
+    <w:rsid w:val="000D04BF"/>
     <w:rsid w:val="000D6A5B"/>
     <w:rsid w:val="000D7EAA"/>
+    <w:rsid w:val="000E088D"/>
     <w:rsid w:val="000E1B08"/>
     <w:rsid w:val="000E2F32"/>
+    <w:rsid w:val="00100FC0"/>
     <w:rsid w:val="0010101D"/>
-    <w:rsid w:val="0013024C"/>
+    <w:rsid w:val="00102786"/>
+    <w:rsid w:val="00137A21"/>
     <w:rsid w:val="00140229"/>
-    <w:rsid w:val="00142402"/>
+    <w:rsid w:val="00151849"/>
     <w:rsid w:val="00151C00"/>
     <w:rsid w:val="00156E8D"/>
     <w:rsid w:val="0015777D"/>
     <w:rsid w:val="00157D75"/>
+    <w:rsid w:val="00171003"/>
     <w:rsid w:val="00171818"/>
+    <w:rsid w:val="00180ECE"/>
+    <w:rsid w:val="00196BBC"/>
     <w:rsid w:val="001A06EA"/>
-    <w:rsid w:val="001A67A4"/>
     <w:rsid w:val="001A6C92"/>
     <w:rsid w:val="001B67AF"/>
-    <w:rsid w:val="001B7198"/>
     <w:rsid w:val="001C54AD"/>
     <w:rsid w:val="001E00FA"/>
     <w:rsid w:val="001E3F5B"/>
     <w:rsid w:val="001F59BE"/>
+    <w:rsid w:val="001F61D8"/>
+    <w:rsid w:val="0021586C"/>
     <w:rsid w:val="00217822"/>
     <w:rsid w:val="00223EB6"/>
     <w:rsid w:val="0022449A"/>
+    <w:rsid w:val="002406EB"/>
     <w:rsid w:val="002630F9"/>
+    <w:rsid w:val="00275CDB"/>
+    <w:rsid w:val="00284589"/>
     <w:rsid w:val="0029127A"/>
+    <w:rsid w:val="0029623D"/>
+    <w:rsid w:val="002A5181"/>
     <w:rsid w:val="002B4A9D"/>
+    <w:rsid w:val="002C2E68"/>
     <w:rsid w:val="002C4826"/>
     <w:rsid w:val="002D4EA5"/>
     <w:rsid w:val="002D6413"/>
+    <w:rsid w:val="002E5022"/>
     <w:rsid w:val="002F3FED"/>
     <w:rsid w:val="002F70F9"/>
+    <w:rsid w:val="00305F61"/>
     <w:rsid w:val="00327571"/>
+    <w:rsid w:val="003316A0"/>
+    <w:rsid w:val="003371F6"/>
     <w:rsid w:val="0033784D"/>
+    <w:rsid w:val="00344CD4"/>
     <w:rsid w:val="00346DB4"/>
     <w:rsid w:val="003472B1"/>
+    <w:rsid w:val="00350ECD"/>
+    <w:rsid w:val="00353BF4"/>
+    <w:rsid w:val="00361012"/>
+    <w:rsid w:val="0036632C"/>
     <w:rsid w:val="0036755A"/>
     <w:rsid w:val="0037299B"/>
+    <w:rsid w:val="00383082"/>
+    <w:rsid w:val="003841C8"/>
     <w:rsid w:val="0039018A"/>
+    <w:rsid w:val="00392926"/>
     <w:rsid w:val="003C613C"/>
+    <w:rsid w:val="003D5EBF"/>
     <w:rsid w:val="003E07F1"/>
-    <w:rsid w:val="003E11DE"/>
+    <w:rsid w:val="0041322D"/>
     <w:rsid w:val="00424E62"/>
-    <w:rsid w:val="00426C33"/>
     <w:rsid w:val="00430B78"/>
     <w:rsid w:val="00433738"/>
     <w:rsid w:val="00443B4E"/>
     <w:rsid w:val="0044598B"/>
     <w:rsid w:val="00455D69"/>
     <w:rsid w:val="004568CC"/>
     <w:rsid w:val="00461011"/>
-    <w:rsid w:val="0046336F"/>
     <w:rsid w:val="0048252C"/>
     <w:rsid w:val="00482A63"/>
+    <w:rsid w:val="00494AFC"/>
     <w:rsid w:val="004A4B50"/>
-    <w:rsid w:val="004D7DC0"/>
+    <w:rsid w:val="004B1C15"/>
+    <w:rsid w:val="004B578C"/>
+    <w:rsid w:val="004D3056"/>
     <w:rsid w:val="004E1DEC"/>
-    <w:rsid w:val="004E4E15"/>
+    <w:rsid w:val="00511BBB"/>
+    <w:rsid w:val="00517057"/>
+    <w:rsid w:val="0052073B"/>
     <w:rsid w:val="00525F6C"/>
+    <w:rsid w:val="00540F56"/>
     <w:rsid w:val="005410BE"/>
+    <w:rsid w:val="00543178"/>
     <w:rsid w:val="00545125"/>
     <w:rsid w:val="00550D43"/>
     <w:rsid w:val="00560F0F"/>
     <w:rsid w:val="0056180F"/>
+    <w:rsid w:val="005701D1"/>
+    <w:rsid w:val="0057410F"/>
     <w:rsid w:val="00583910"/>
     <w:rsid w:val="005842BC"/>
     <w:rsid w:val="005845D2"/>
     <w:rsid w:val="0059351E"/>
     <w:rsid w:val="005A08F0"/>
     <w:rsid w:val="005A11C7"/>
+    <w:rsid w:val="005A4D9D"/>
     <w:rsid w:val="005A73C9"/>
+    <w:rsid w:val="005B7A10"/>
+    <w:rsid w:val="005B7C64"/>
     <w:rsid w:val="005C5476"/>
     <w:rsid w:val="005D3DA6"/>
+    <w:rsid w:val="005F38E3"/>
+    <w:rsid w:val="006010D0"/>
+    <w:rsid w:val="00610F3F"/>
     <w:rsid w:val="00610F93"/>
+    <w:rsid w:val="00617850"/>
     <w:rsid w:val="00626382"/>
     <w:rsid w:val="00630CEF"/>
     <w:rsid w:val="00634542"/>
+    <w:rsid w:val="006408ED"/>
+    <w:rsid w:val="00641C7B"/>
     <w:rsid w:val="0064595A"/>
     <w:rsid w:val="00651A9A"/>
     <w:rsid w:val="00652342"/>
+    <w:rsid w:val="00655856"/>
     <w:rsid w:val="006560C1"/>
     <w:rsid w:val="006637E1"/>
     <w:rsid w:val="00665447"/>
+    <w:rsid w:val="00665914"/>
+    <w:rsid w:val="00670846"/>
     <w:rsid w:val="006712A4"/>
+    <w:rsid w:val="00675271"/>
     <w:rsid w:val="00682C35"/>
+    <w:rsid w:val="006914C7"/>
     <w:rsid w:val="00692ACA"/>
     <w:rsid w:val="006969A9"/>
     <w:rsid w:val="0069720C"/>
+    <w:rsid w:val="006A2D69"/>
+    <w:rsid w:val="006A5400"/>
+    <w:rsid w:val="006B0051"/>
+    <w:rsid w:val="006B393E"/>
+    <w:rsid w:val="006B4692"/>
     <w:rsid w:val="006C0F20"/>
     <w:rsid w:val="006D3FBE"/>
     <w:rsid w:val="006E7BED"/>
     <w:rsid w:val="006F21B6"/>
     <w:rsid w:val="007078C1"/>
+    <w:rsid w:val="00714902"/>
     <w:rsid w:val="007171F7"/>
+    <w:rsid w:val="007179F4"/>
+    <w:rsid w:val="00726229"/>
     <w:rsid w:val="00727377"/>
+    <w:rsid w:val="007336E3"/>
+    <w:rsid w:val="00743900"/>
+    <w:rsid w:val="00764FE3"/>
     <w:rsid w:val="0077241A"/>
     <w:rsid w:val="007742E0"/>
     <w:rsid w:val="007746C7"/>
     <w:rsid w:val="00776279"/>
+    <w:rsid w:val="007868B7"/>
     <w:rsid w:val="00791F7E"/>
+    <w:rsid w:val="007937A7"/>
     <w:rsid w:val="007B20A6"/>
+    <w:rsid w:val="007B44E3"/>
     <w:rsid w:val="007C5142"/>
     <w:rsid w:val="007C5786"/>
+    <w:rsid w:val="007C63B7"/>
     <w:rsid w:val="007D5C0B"/>
-    <w:rsid w:val="008004CD"/>
+    <w:rsid w:val="007F7E23"/>
+    <w:rsid w:val="008012AD"/>
     <w:rsid w:val="00803D77"/>
     <w:rsid w:val="00821659"/>
     <w:rsid w:val="00825455"/>
     <w:rsid w:val="00826C22"/>
     <w:rsid w:val="00831BF9"/>
     <w:rsid w:val="00841D16"/>
     <w:rsid w:val="00843823"/>
+    <w:rsid w:val="00852398"/>
     <w:rsid w:val="00856DF0"/>
+    <w:rsid w:val="008643A5"/>
+    <w:rsid w:val="008839E7"/>
     <w:rsid w:val="00891A07"/>
     <w:rsid w:val="0089411F"/>
     <w:rsid w:val="008C122B"/>
+    <w:rsid w:val="008C1FBA"/>
     <w:rsid w:val="008C4D72"/>
     <w:rsid w:val="008D37F2"/>
     <w:rsid w:val="008D47B7"/>
     <w:rsid w:val="008E10CD"/>
     <w:rsid w:val="008F1333"/>
     <w:rsid w:val="009005B2"/>
     <w:rsid w:val="0092065C"/>
     <w:rsid w:val="00926946"/>
+    <w:rsid w:val="00937AFE"/>
     <w:rsid w:val="00954F1F"/>
+    <w:rsid w:val="00957518"/>
+    <w:rsid w:val="00961112"/>
+    <w:rsid w:val="00962585"/>
     <w:rsid w:val="009652FD"/>
     <w:rsid w:val="0096558D"/>
     <w:rsid w:val="00967037"/>
     <w:rsid w:val="009746C9"/>
     <w:rsid w:val="00981609"/>
     <w:rsid w:val="009840BA"/>
     <w:rsid w:val="009912A0"/>
     <w:rsid w:val="00996D43"/>
+    <w:rsid w:val="009A384A"/>
     <w:rsid w:val="009A6E35"/>
+    <w:rsid w:val="009C0255"/>
     <w:rsid w:val="009C55A2"/>
+    <w:rsid w:val="009C73EF"/>
     <w:rsid w:val="009D789C"/>
     <w:rsid w:val="009D7A97"/>
+    <w:rsid w:val="009E1BA8"/>
     <w:rsid w:val="009E4D7F"/>
+    <w:rsid w:val="009F0E03"/>
+    <w:rsid w:val="009F281D"/>
     <w:rsid w:val="00A008D5"/>
     <w:rsid w:val="00A05889"/>
     <w:rsid w:val="00A145DA"/>
+    <w:rsid w:val="00A14F75"/>
     <w:rsid w:val="00A20DB1"/>
+    <w:rsid w:val="00A23E0F"/>
     <w:rsid w:val="00A26A1A"/>
+    <w:rsid w:val="00A4792A"/>
     <w:rsid w:val="00A53959"/>
+    <w:rsid w:val="00A63B25"/>
     <w:rsid w:val="00A6496D"/>
     <w:rsid w:val="00A674F1"/>
+    <w:rsid w:val="00AA091C"/>
     <w:rsid w:val="00AB064D"/>
+    <w:rsid w:val="00AB0732"/>
     <w:rsid w:val="00AB3D29"/>
-    <w:rsid w:val="00AC0C67"/>
     <w:rsid w:val="00AD2CE6"/>
     <w:rsid w:val="00AE4BF3"/>
     <w:rsid w:val="00AF1675"/>
     <w:rsid w:val="00B010A7"/>
     <w:rsid w:val="00B035B3"/>
+    <w:rsid w:val="00B100D5"/>
+    <w:rsid w:val="00B10E60"/>
     <w:rsid w:val="00B12F37"/>
     <w:rsid w:val="00B147D9"/>
     <w:rsid w:val="00B16CBE"/>
     <w:rsid w:val="00B16F8D"/>
     <w:rsid w:val="00B20ADE"/>
     <w:rsid w:val="00B3130E"/>
+    <w:rsid w:val="00B36C4F"/>
     <w:rsid w:val="00B447E8"/>
     <w:rsid w:val="00B507B1"/>
     <w:rsid w:val="00B64CD3"/>
     <w:rsid w:val="00B65FF6"/>
-    <w:rsid w:val="00B84897"/>
+    <w:rsid w:val="00B812E7"/>
     <w:rsid w:val="00B941E2"/>
+    <w:rsid w:val="00B9526C"/>
     <w:rsid w:val="00BA13B5"/>
+    <w:rsid w:val="00BA2C1F"/>
+    <w:rsid w:val="00BA2CBD"/>
     <w:rsid w:val="00BB0200"/>
     <w:rsid w:val="00BD1F60"/>
     <w:rsid w:val="00BD5332"/>
+    <w:rsid w:val="00BD7E70"/>
+    <w:rsid w:val="00BF767E"/>
     <w:rsid w:val="00C05757"/>
+    <w:rsid w:val="00C158B2"/>
+    <w:rsid w:val="00C16FFF"/>
     <w:rsid w:val="00C25842"/>
-    <w:rsid w:val="00C435CF"/>
     <w:rsid w:val="00C446B2"/>
     <w:rsid w:val="00C662C2"/>
     <w:rsid w:val="00C91A8E"/>
     <w:rsid w:val="00CA03BD"/>
     <w:rsid w:val="00CA0D0F"/>
     <w:rsid w:val="00CB356C"/>
     <w:rsid w:val="00CB3AEC"/>
     <w:rsid w:val="00CB3FD0"/>
+    <w:rsid w:val="00CC047F"/>
     <w:rsid w:val="00CC3CA3"/>
     <w:rsid w:val="00CD650B"/>
     <w:rsid w:val="00CE0627"/>
     <w:rsid w:val="00CE303F"/>
     <w:rsid w:val="00CE649D"/>
-    <w:rsid w:val="00D037EF"/>
+    <w:rsid w:val="00D064E0"/>
+    <w:rsid w:val="00D0771D"/>
+    <w:rsid w:val="00D111FE"/>
     <w:rsid w:val="00D15899"/>
+    <w:rsid w:val="00D30B17"/>
     <w:rsid w:val="00D32A60"/>
     <w:rsid w:val="00D32B11"/>
+    <w:rsid w:val="00D359DB"/>
     <w:rsid w:val="00D4577A"/>
+    <w:rsid w:val="00D5391E"/>
     <w:rsid w:val="00D61083"/>
     <w:rsid w:val="00D6529A"/>
     <w:rsid w:val="00D700E8"/>
     <w:rsid w:val="00D73D8E"/>
-    <w:rsid w:val="00D8406E"/>
+    <w:rsid w:val="00DA3D1D"/>
+    <w:rsid w:val="00DA5368"/>
+    <w:rsid w:val="00DB1099"/>
     <w:rsid w:val="00DB1DEB"/>
     <w:rsid w:val="00DB51D4"/>
     <w:rsid w:val="00DC142E"/>
     <w:rsid w:val="00DC3737"/>
+    <w:rsid w:val="00DD4BEA"/>
+    <w:rsid w:val="00DD4C56"/>
     <w:rsid w:val="00DD5C9E"/>
+    <w:rsid w:val="00DD6EF3"/>
     <w:rsid w:val="00E10EB1"/>
     <w:rsid w:val="00E13838"/>
     <w:rsid w:val="00E13C35"/>
+    <w:rsid w:val="00E1703F"/>
     <w:rsid w:val="00E2199B"/>
     <w:rsid w:val="00E52C94"/>
-    <w:rsid w:val="00E641EA"/>
+    <w:rsid w:val="00E65CA6"/>
     <w:rsid w:val="00E86580"/>
+    <w:rsid w:val="00E93295"/>
+    <w:rsid w:val="00E94B79"/>
+    <w:rsid w:val="00EB59C1"/>
+    <w:rsid w:val="00EC5C6F"/>
     <w:rsid w:val="00EC77D8"/>
+    <w:rsid w:val="00ED3B0B"/>
     <w:rsid w:val="00ED695E"/>
+    <w:rsid w:val="00EE64EF"/>
     <w:rsid w:val="00EF2A6C"/>
     <w:rsid w:val="00EF43BD"/>
+    <w:rsid w:val="00F066B8"/>
+    <w:rsid w:val="00F140FC"/>
     <w:rsid w:val="00F16C2D"/>
     <w:rsid w:val="00F244C1"/>
+    <w:rsid w:val="00F25347"/>
     <w:rsid w:val="00F273E2"/>
+    <w:rsid w:val="00F35117"/>
     <w:rsid w:val="00F37557"/>
     <w:rsid w:val="00F409F2"/>
     <w:rsid w:val="00F41CFF"/>
+    <w:rsid w:val="00F6469D"/>
     <w:rsid w:val="00F646AC"/>
     <w:rsid w:val="00F64FF5"/>
+    <w:rsid w:val="00F704D8"/>
     <w:rsid w:val="00F72DA7"/>
     <w:rsid w:val="00F905F3"/>
     <w:rsid w:val="00F9744F"/>
+    <w:rsid w:val="00FA1539"/>
+    <w:rsid w:val="00FA418A"/>
+    <w:rsid w:val="00FB0034"/>
+    <w:rsid w:val="00FB1680"/>
     <w:rsid w:val="00FC6991"/>
     <w:rsid w:val="00FD0EBC"/>
-    <w:rsid w:val="00FD27B6"/>
     <w:rsid w:val="00FD6714"/>
+    <w:rsid w:val="00FE0ED2"/>
     <w:rsid w:val="00FE5A22"/>
     <w:rsid w:val="00FE6C51"/>
     <w:rsid w:val="00FF4C9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="273F020D"/>
-  <w15:docId w15:val="{20CFA2B1-5DA5-4EF7-A51C-BBD7BF83F60C}"/>
+  <w14:docId w14:val="26C66288"/>
+  <w15:docId w15:val="{CB03CC51-9D99-4794-B08B-F7EF776A42BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3012,51 +5063,51 @@
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3368,61 +5419,63 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:locked/>
     <w:rsid w:val="00FC6991"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FC6991"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00FC6991"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FC6991"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00FC6991"/>
@@ -3485,108 +5538,67 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00BD1F60"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00DB1DEB"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
-    <w:name w:val="Unresolved Mention1"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D037EF"/>
+    <w:rsid w:val="00151849"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:specVanish w:val="0"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -3916,109 +5928,109 @@
     </w:div>
     <w:div w:id="30">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="31">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1315254588">
-[...12 lines deleted...]
-    <w:div w:id="1908615418">
+    <w:div w:id="710107255">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2108113691">
+    <w:div w:id="1009529523">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2122143033">
+    <w:div w:id="1566261038">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1980110535">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:intel.kdiv@gmp.pnn.police.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BuryDIU@gmp.police.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TamesideDIU@gmp.police.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forceintelligence@gmp.police.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BoltonDIU@gmp.police.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:StockportDIU@gmp.police.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fdiu@gmp.police.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WiganDIU@gmp.police.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comsouthdiu@gmp.police.uk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldhamdiu@gmp.police.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CoMNorthDIU@gmp.police.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TraffordDIU@gmp.police.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CoMCentralDIU@gmp.police.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rochdalediu@gmp.police.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4247,79 +6259,108 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AFF3232-C3D9-4BE1-A29F-7876D7721DB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA3FB8F9-61F1-493D-8AAE-138EDA08CB70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1494</Characters>
+  <Pages>4</Pages>
+  <Words>1159</Words>
+  <Characters>7410</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Intelligence Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Metropolitan Police Service</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1752</CharactersWithSpaces>
+  <CharactersWithSpaces>8552</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Intelligence Report</dc:title>
+  <dc:subject/>
   <dc:creator>Fawkes Rich J</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_10d1d2b3-a197-42d7-b358-c1158cbf4b6b_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_10d1d2b3-a197-42d7-b358-c1158cbf4b6b_SetDate">
+    <vt:lpwstr>2022-05-27T12:21:03Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_10d1d2b3-a197-42d7-b358-c1158cbf4b6b_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_10d1d2b3-a197-42d7-b358-c1158cbf4b6b_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_10d1d2b3-a197-42d7-b358-c1158cbf4b6b_SiteId">
+    <vt:lpwstr>dcb8a542-c40d-46ab-8f73-e6023f45c7c5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_10d1d2b3-a197-42d7-b358-c1158cbf4b6b_ActionId">
+    <vt:lpwstr>86c0e32b-3966-471c-a2b7-7c46bd7f0575</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_10d1d2b3-a197-42d7-b358-c1158cbf4b6b_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+</Properties>
+</file>